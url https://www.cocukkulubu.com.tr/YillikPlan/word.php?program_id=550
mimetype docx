--- v0 (2025-10-14)
+++ v1 (2026-05-13)
@@ -231,77 +231,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">YAPILMADI</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Top Sürme Çalışması; Koordinasyon Geliştrme Haraeketleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -312,90 +312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">YAPILMADI</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri; Fiziksel Etkinlik Ve Kurallara Uyma; Denge Ve Koordinasyon Çalışması; Fiziksel Etkinlikler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -406,77 +406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Top Sürme Çalışması; Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri; Fiziksel Etkinlik Ve Kurallara Uyma</w:t>
+              <w:t xml:space="preserve">Koodinasyon Çalışması; Koordinasyon Çalışması; Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma; Fiziksel Etkinlikler Ve Katılım; Gurupla İletişim; Serbest Koşu Çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -500,77 +500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Denge Ve Koordinasyon Çalışması; Fiziksel Etkinlikler; Koodinasyon Çalışması; Koordinasyon Çalışması; Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma; Fiziksel Etkinlikler Ve Katılım</w:t>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Malzemelerini Koruma; Sağlıklı Beslenme; Spor Kurallarına Uyum; İşbirliği Ve Gurup Çalışması; Koordinasyon Gelişme Çalışması; Fiziksel Etkinlikler Uygulama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -607,77 +607,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cumhuriyet Bayramı (Yarım Gün )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -688,90 +688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EKİM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Cumhuriyet Bayramı (Yarım Gün )</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kas Ve Eklem Koordinasyonu; Gurupla Koordinasyon Çalışması; Oyunda Kurallara Uyum; Takım Çalışması Yapar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -795,171 +795,171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cumhuriyet Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EKİM</w:t>
+              <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">CUMHURİYET</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oyun Kurma Çalışması Yapar; Oyunkurma Çalışması Yapar; Birlikte Bireysel Etkinlikler; Spor Malzemesini Koruma; Grup Çalışması Yapar; Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -970,90 +970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ara Tatil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1440,90 +1440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Ara Tatil</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kas  Ve Eklem Gelitirici Çalışmalar; Kas Ve Eklem Geliştirici Çalışmalar; Beden Sağlığını Koruma; Dengeli Beslenme Ve Sağlık; Takım Oyunlarında Çalışma; Birlikte Çalışma Ve Etkinlik; Koordiasyon Çalışması; Denge Ve Koordinasyon Çalışması Yapar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1534,77 +1534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır; Kas  Ve Eklem Gelitirici Çalışmalar; Kas Ve Eklem Geliştirici Çalışmalar; Beden Sağlığını Koruma; Dengeli Beslenme Ve Sağlık; Takım Oyunlarında Çalışma; Birlikte Çalışma Ve Etkinlik</w:t>
+              <w:t xml:space="preserve">Beden Ve Ruh Sağlığı; Fiziksel Etkinlik Sonrası; İp Atlama; Zıplama; Guguk Rontu; Denge Hareketleri; Kuş Uçtu; Top Sürme Çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1615,90 +1615,90 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">KASIM</w:t>
+              <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Koordiasyon Çalışması; Denge Ve Koordinasyon Çalışması Yapar; Beden Ve Ruh Sağlığı; Fiziksel Etkinlik Sonrası; İp Atlama; Zıplama; Guguk Rontu; Denge Hareketleri</w:t>
+              <w:t xml:space="preserve">Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri; Fiziksel Etkinlik Ve Kurallara Uyma; Denge Ve Koordinasyon Çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1722,77 +1722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kuş Uçtu; Top Sürme Çalışması; Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri</w:t>
+              <w:t xml:space="preserve">Fiziksel Etkinlikler; Koodinasyon Çalışması; Koordinasyon Çalışması; Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma; Fiziksel Etkinlikler Ve Katılım; Gurupla İletişim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1816,77 +1816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fiziksel Etkinlik Ve Kurallara Uyma; Denge Ve Koordinasyon Çalışması; Fiziksel Etkinlikler; Koodinasyon Çalışması; Koordinasyon Çalışması; Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma</w:t>
+              <w:t xml:space="preserve">Serbest Koşu Çalışması; Beden Malzemelerini Koruma; Sağlıklı Beslenme; Spor Kurallarına Uyum; İşbirliği Ve Gurup Çalışması; Koordinasyon Gelişme Çalışması; Fiziksel Etkinlikler Uygulama; Kas Ve Eklem Koordinasyonu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1910,77 +1910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fiziksel Etkinlikler Ve Katılım; Gurupla İletişim; Serbest Koşu Çalışması; Beden Malzemelerini Koruma; Sağlıklı Beslenme; Spor Kurallarına Uyum; İşbirliği Ve Gurup Çalışması; Koordinasyon Gelişme Çalışması</w:t>
+              <w:t xml:space="preserve">Gurupla Koordinasyon Çalışması; Oyunda Kurallara Uyum; Takım Çalışması Yapar; Oyun Kurma Çalışması Yapar; Oyunkurma Çalışması Yapar; Birlikte Bireysel Etkinlikler; Spor Malzemesini Koruma; Grup Çalışması Yapar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2004,77 +2004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARALIK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Fiziksel Etkinlikler Uygulama; Kas Ve Eklem Koordinasyonu; Gurupla Koordinasyon Çalışması; Oyunda Kurallara Uyum; Takım Çalışması Yapar; Oyun Kurma Çalışması Yapar; Oyunkurma Çalışması Yapar; Birlikte Bireysel Etkinlikler</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır; Kas  Ve Eklem Gelitirici Çalışmalar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2085,90 +2085,90 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARALIK</w:t>
+              <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Spor Malzemesini Koruma; Grup Çalışması Yapar</w:t>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kas Ve Eklem Geliştirici Çalışmalar; Beden Sağlığını Koruma; Dengeli Beslenme Ve Sağlık; Takım Oyunlarında Çalışma; Birlikte Çalışma Ve Etkinlik; Koordiasyon Çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2179,103 +2179,103 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ARALIK</w:t>
+              <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">yılbaşı günü</w:t>
+              <w:t xml:space="preserve">Yılbaşı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2286,77 +2286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır; Kas  Ve Eklem Gelitirici Çalışmalar; Kas Ve Eklem Geliştirici Çalışmalar; Beden Sağlığını Koruma</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denge Ve Koordinasyon Çalışması Yapar; Beden Ve Ruh Sağlığı; Fiziksel Etkinlik Sonrası; İp Atlama; Zıplama; Guguk Rontu; Denge Hareketleri; Kuş Uçtu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2380,90 +2380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Yılbaşı</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Top Sürme Çalışması; Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2474,90 +2474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2581,77 +2581,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2701,51 +2701,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">yarıyıl</w:t>
+              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2850,51 +2850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3226,90 +3226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">yarıyıl</w:t>
+              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3320,51 +3320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3401,560 +3401,560 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OCAK</w:t>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri; Fiziksel Etkinlik Ve Kurallara Uyma; Denge Ve Koordinasyon Çalışması; Fiziksel Etkinlikler; Koodinasyon Çalışması; Koordinasyon Çalışması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OCAK</w:t>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma; Fiziksel Etkinlikler Ve Katılım; Gurupla İletişim; Serbest Koşu Çalışması; Beden Malzemelerini Koruma; Sağlıklı Beslenme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OCAK</w:t>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Spor Kurallarına Uyum; İşbirliği Ve Gurup Çalışması; Koordinasyon Gelişme Çalışması; Fiziksel Etkinlikler Uygulama; Kas Ve Eklem Koordinasyonu; Gurupla Koordinasyon Çalışması; Oyunda Kurallara Uyum; Takım Çalışması Yapar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OCAK</w:t>
+              <w:t xml:space="preserve">ŞUBAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Yarı Yıl Tatili</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oyun Kurma Çalışması Yapar; Oyunkurma Çalışması Yapar; Birlikte Bireysel Etkinlikler; Spor Malzemesini Koruma; Grup Çalışması Yapar; Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OCAK</w:t>
+              <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">yarıyıl</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kas  Ve Eklem Gelitirici Çalışmalar; Kas Ve Eklem Geliştirici Çalışmalar; Beden Sağlığını Koruma; Dengeli Beslenme Ve Sağlık; Takım Oyunlarında Çalışma; Birlikte Çalışma Ve Etkinlik; Koordiasyon Çalışması; Denge Ve Koordinasyon Çalışması Yapar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ŞUBAT</w:t>
+              <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Top Sürme Çalışması; Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri; Fiziksel Etkinlik Ve Kurallara Uyma</w:t>
+              <w:t xml:space="preserve">Beden Ve Ruh Sağlığı; Fiziksel Etkinlik Sonrası; İp Atlama; Zıplama; Guguk Rontu; Denge Hareketleri; Kuş Uçtu; Top Sürme Çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3965,291 +3965,291 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ŞUBAT</w:t>
+              <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ara Tatil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ŞUBAT</w:t>
+              <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ara Tatil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ŞUBAT</w:t>
+              <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ara Tatil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4260,90 +4260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramazan Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4354,90 +4354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ara Tatil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4487,51 +4487,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ara Tatil</w:t>
+              <w:t xml:space="preserve">Ramazan Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4542,90 +4542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Ara Tatil</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri; Fiziksel Etkinlik Ve Kurallara Uyma; Denge Ve Koordinasyon Çalışması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4636,90 +4636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ara Tatil</w:t>
+              <w:t xml:space="preserve">Ramazan Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4730,359 +4730,359 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Ramazan Bayramı</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiziksel Etkinlikler; Koodinasyon Çalışması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MART</w:t>
+              <w:t xml:space="preserve">NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Ramazan Bayramı</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koordinasyon Çalışması; Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma; Fiziksel Etkinlikler Ve Katılım; Gurupla İletişim; Serbest Koşu Çalışması; Beden Malzemelerini Koruma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MART</w:t>
+              <w:t xml:space="preserve">NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">bayram</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sağlıklı Beslenme; Spor Kurallarına Uyum; İşbirliği Ve Gurup Çalışması; Koordinasyon Gelişme Çalışması; Fiziksel Etkinlikler Uygulama; Kas Ve Eklem Koordinasyonu; Gurupla Koordinasyon Çalışması; Oyunda Kurallara Uyum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MART</w:t>
+              <w:t xml:space="preserve">NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guguk Rontu; Denge Hareketleri; Kuş Uçtu; Top Sürme Çalışması; Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon</w:t>
+              <w:t xml:space="preserve">Takım Çalışması Yapar; Oyun Kurma Çalışması Yapar; Oyunkurma Çalışması Yapar; Birlikte Bireysel Etkinlikler; Spor Malzemesini Koruma; Grup Çalışması Yapar; Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5093,197 +5093,197 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MART</w:t>
+              <w:t xml:space="preserve">NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Ramazan Bayramı</w:t>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etkinliklerde Görev Alır; Kas  Ve Eklem Gelitirici Çalışmalar; Kas Ve Eklem Geliştirici Çalışmalar; Beden Sağlığını Koruma; Dengeli Beslenme Ve Sağlık; Takım Oyunlarında Çalışma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MART</w:t>
+              <w:t xml:space="preserve">NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23 Nisan Ulusal Egemenlik ve Çocuk Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5294,77 +5294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NİSAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Fiziksel Etkinlik Ve Kurallara Uyma; Denge Ve Koordinasyon Çalışması; Fiziksel Etkinlikler; Koodinasyon Çalışması; Koordinasyon Çalışması; Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Birlikte Çalışma Ve Etkinlik; Koordiasyon Çalışması; Denge Ve Koordinasyon Çalışması Yapar; Beden Ve Ruh Sağlığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5375,90 +5375,90 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">NİSAN</w:t>
+              <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Fiziksel Etkinlikler Ve Katılım; Gurupla İletişim; Serbest Koşu Çalışması; Beden Malzemelerini Koruma; Sağlıklı Beslenme; Spor Kurallarına Uyum; İşbirliği Ve Gurup Çalışması; Koordinasyon Gelişme Çalışması</w:t>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiziksel Etkinlik Sonrası; İp Atlama; Zıplama; Guguk Rontu; Denge Hareketleri; Kuş Uçtu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5469,184 +5469,184 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">NİSAN</w:t>
+              <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emek ve Dayanışma Günü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">NİSAN</w:t>
+              <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Spor Malzemesini Koruma; Grup Çalışması Yapar; Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır; Kas  Ve Eklem Gelitirici Çalışmalar</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Top Sürme Çalışması; Koordinasyon Geliştrme Haraeketleri; Fiziksel Etkinlik Kurallara Uyma; Kas Ve Eklem Geliştirici Haraketler; Gurupla Koordinasyon; Fiziksel Etkinliklere Katılım; İsınma Ve Soğuma Hareketleri; Fiziksel Etkinlik Ve Kurallara Uyma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5657,197 +5657,197 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">NİSAN</w:t>
+              <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">23 Nisan Ulusal Egemenlik ve Çocuk Bayramı</w:t>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denge Ve Koordinasyon Çalışması; Fiziksel Etkinlikler; Koodinasyon Çalışması; Koordinasyon Çalışması; Takım Çalışması; Oyun Kurma Çalışması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">NİSAN</w:t>
+              <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.HAFTA(29-30)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atatürk'ü Anma Gençlik ve Spor Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5858,77 +5858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Birlikte Çalışma Ve Etkinlik; Koordiasyon Çalışması; Denge Ve Koordinasyon Çalışması Yapar; Beden Ve Ruh Sağlığı; Fiziksel Etkinlik Sonrası; İp Atlama</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oyunda Kurallara Uyma; Fiziksel Etkinlikler Ve Katılım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5952,90 +5952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emek ve Dayanışma Günü</w:t>
+              <w:t xml:space="preserve">Kurban Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6046,90 +6046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kurban Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6140,90 +6140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kurban Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6234,90 +6234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Atatürk'ü Anma Gençlik ve Spor Bayramı</w:t>
+              <w:t xml:space="preserve">Kurban Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6328,829 +6328,359 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAYIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">5.HAFTA(29-31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kurban Bayramı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MAYIS</w:t>
+              <w:t xml:space="preserve">HAZİRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">1.HAFTA(01-07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Kurban Bayramı</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gurupla İletişim; Serbest Koşu Çalışması; Beden Malzemelerini Koruma; Sağlıklı Beslenme; Spor Kurallarına Uyum; İşbirliği Ve Gurup Çalışması; Koordinasyon Gelişme Çalışması; Fiziksel Etkinlikler Uygulama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MAYIS</w:t>
+              <w:t xml:space="preserve">HAZİRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">2.HAFTA(08-14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Kurban Bayramı</w:t>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kas Ve Eklem Koordinasyonu; Gurupla Koordinasyon Çalışması; Oyunda Kurallara Uyum; Takım Çalışması Yapar; Oyun Kurma Çalışması Yapar; Oyunkurma Çalışması Yapar; Birlikte Bireysel Etkinlikler; Spor Malzemesini Koruma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anlatım, soru-cevap, dikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MAYIS</w:t>
+              <w:t xml:space="preserve">HAZİRAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4.HAFTA(22-28)</w:t>
+              <w:t xml:space="preserve">3.HAFTA(15-21)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"/>
-[...280 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Takım Çalışması; Oyun Kurma Çalışması; Oyunda Kurallara Uyma; Fiziksel Etkinlikler Ve Katılım; Gurupla İletişim; Serbest Koşu Çalışması; Beden Malzemelerini Koruma; Sağlıklı Beslenme</w:t>
-[...187 lines deleted...]
-              <w:t xml:space="preserve">Oyun Kurma Çalışması Yapar; Oyunkurma Çalışması Yapar; Birlikte Bireysel Etkinlikler; Spor Malzemesini Koruma; Grup Çalışması Yapar; Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır</w:t>
+              <w:t xml:space="preserve">Grup Çalışması Yapar; Gurup Çalışması Yapar; Grupla Ritmik Çalışma Yapar; Etkinliklerde Görev Alır; Kas  Ve Eklem Gelitirici Çalışmalar; Kas Ve Eklem Geliştirici Çalışmalar; Beden Sağlığını Koruma; Dengeli Beslenme Ve Sağlık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beden Eğitimi ve Spor Çalışmaları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>